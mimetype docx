--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -1,7271 +1,555 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6516 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\Мои документы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28470" windowHeight="11475"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$2:$G$37</definedName>
+  </definedNames>
+  <calcPr calcId="152511" refMode="R1C1"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="69">
+  <si>
+    <t>Врач-специалист</t>
+  </si>
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>Пн.</t>
+  </si>
+  <si>
+    <t>Вт.</t>
+  </si>
+  <si>
+    <t>Ср.</t>
+  </si>
+  <si>
+    <t>Чт.</t>
+  </si>
+  <si>
+    <t>Пт.</t>
+  </si>
+  <si>
+    <t>Врач-кардиолог</t>
+  </si>
+  <si>
+    <t>Акберова Зийафат Ализадаевна</t>
+  </si>
+  <si>
+    <t>Врач-кардиолог, КМН</t>
+  </si>
+  <si>
+    <t>Городилова Юлия Ильгизовна</t>
+  </si>
+  <si>
+    <t>Якимова Ольга Анатольевна</t>
+  </si>
+  <si>
+    <t>13-00</t>
+  </si>
+  <si>
+    <t>Чугаева Татьяна Николаевна</t>
+  </si>
+  <si>
+    <t>Врач-кардиолог, высшей категории</t>
+  </si>
+  <si>
+    <t>Ладанова Юлия Фагимовна</t>
+  </si>
+  <si>
+    <t>Врач физиотерапевт, высшей категории</t>
+  </si>
+  <si>
+    <t>Врач функциональной диагностики, высшей категории</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Врач ультразвуковой диагностики </t>
+  </si>
+  <si>
+    <t>Врач ультразвуковой диагностики, высшей категории</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Врач ультразвуковой диагностики (УЗИ), 1 категории </t>
+  </si>
+  <si>
+    <t>Головина Екатерина Александровна</t>
+  </si>
+  <si>
+    <t>13-20</t>
+  </si>
+  <si>
+    <t>15-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мальцев Алексей
+Ильич
+</t>
+  </si>
+  <si>
+    <t>10-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старшая медсестра (процедурный кабинет),
+высшей категории
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ширева
+ Галина
+ Анатольевна 
+</t>
+  </si>
+  <si>
+    <t>Врач -рентгенолог, высшей категории</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любимова Ольга
+Сенуновна
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Макарова Лариса
+Серафимовна 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полякова Марина
+Сергеевна
+</t>
+  </si>
+  <si>
+    <t>16-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гимерверт
+Мария
+Александровна
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тимуров
+Максим
+Сергеевич 
+</t>
+  </si>
+  <si>
+    <t>11-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сазонова
+Светлана
+Анатольевна
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ишимова
+Татьяна
+Андреевна 
+</t>
+  </si>
+  <si>
+    <t>Спасенкова Татьяна Ивановна</t>
+  </si>
+  <si>
+    <t>Тиньгаева Анна Владимировна</t>
+  </si>
+  <si>
+    <t>Спасенков Григорий Николаевич</t>
+  </si>
+  <si>
+    <t>15-00</t>
+  </si>
+  <si>
+    <t>09-00</t>
+  </si>
+  <si>
+    <t>Мокрушина Юлия Сергеевна</t>
+  </si>
+  <si>
+    <t>Врач -рентгенолог</t>
+  </si>
+  <si>
+    <t>Смирнова Ольга Валентиновна</t>
+  </si>
+  <si>
+    <t>Ларкин Александр Александрович</t>
+  </si>
+  <si>
+    <t>Леонидов Алексей Леонидович</t>
+  </si>
+  <si>
+    <t>Жижилев Юрий Васильевич</t>
+  </si>
+  <si>
+    <t>Аширова Евгения Александровна</t>
+  </si>
+  <si>
+    <t>Жужгова Екатерина Валентиновна</t>
+  </si>
+  <si>
+    <t>Врач функциональной диагностики</t>
+  </si>
+  <si>
+    <t>Белякова Евгения Владимировна</t>
+  </si>
+  <si>
+    <t>Васильева Галина Сергеевна</t>
+  </si>
+  <si>
+    <t>Русакова Жанна Юрьевна</t>
+  </si>
+  <si>
+    <t>Павлова Анастасия Васильевна</t>
+  </si>
+  <si>
+    <t>08-00</t>
+  </si>
+  <si>
+    <t>11-00</t>
+  </si>
+  <si>
+    <t>12-00</t>
+  </si>
+  <si>
+    <t>Врач-сердечно-сосудистый хирург</t>
+  </si>
+  <si>
+    <t>Кучеренко Сергей Викторович</t>
+  </si>
+  <si>
+    <t>17-00</t>
+  </si>
+  <si>
+    <t>Вронский Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Врач неврогог, КМН</t>
+  </si>
+  <si>
+    <t>Желнина Юлия Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старшая медсестра
+</t>
+  </si>
+  <si>
+    <t>Киселева Елена Александровна</t>
+  </si>
+  <si>
+    <t>15-45</t>
+  </si>
+  <si>
+    <t>Борисова Анастасия Борисовна</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-</w:settings>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="5" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="13">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...453 lines deleted...]
-</w:styles>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7372,75 +656,902 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G37"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="43.28515625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Название</vt:lpstr>
+        <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>User</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>